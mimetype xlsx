--- v0 (2026-05-02)
+++ v1 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Prestasi PTK" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="596">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>NIP</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Jenis Prestasi</t>
   </si>
   <si>
     <t>Nama Ajang</t>
   </si>
   <si>
     <t>Prestasi</t>
   </si>
   <si>
     <t>Tingkat</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
@@ -338,167 +338,182 @@
   <si>
     <t>KEMENAG ACEH</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1SgH8X-w7poxtYnG3c6ug98oDj3qCmRy7/view?usp=sharing</t>
   </si>
   <si>
     <t>Pembina Madrasah Young Research Aceh (MYRA) Bidang Sosial dan Humaniora 2025</t>
   </si>
   <si>
     <t>Juara 2</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1CqPOVlEeoWWKUIf_1p2_5SpCR0jKOd-N/view?usp=sharing</t>
   </si>
   <si>
     <t>Juara 3</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1tOVvYEdlOFexv_qidmuAp_TbSoxHqZYE/view?usp=drive_link</t>
   </si>
   <si>
     <t>Aulia Zulmy, S.Pd</t>
   </si>
   <si>
+    <t>Olimpiade Guru Indonesia (OGI) Bidang studi Bahasa Inggris Tingkat Nasional 2021</t>
+  </si>
+  <si>
+    <t>Medali Emas</t>
+  </si>
+  <si>
+    <t>Pusat Olimpiade Sains Indonesia</t>
+  </si>
+  <si>
     <t>pada POSI Science Competition Bidang studi Bahasa Inggris Tingkat Nasional 2021</t>
   </si>
   <si>
     <t>Medali Perak</t>
   </si>
   <si>
-    <t>Pusat Olimpiade Sains Indonesia</t>
+    <t>Kompetisi POSI menyambut Hardiknas Bidang studi Bahasa Inggris Tingkat Nasional 2021</t>
+  </si>
+  <si>
+    <t>Medali Perunggu</t>
   </si>
   <si>
     <t>Kanigara English Olympiad 1.0 Bidang studi Bahasa Inggris Tingkat Nasional</t>
   </si>
   <si>
-    <t>Medali Perunggu</t>
-[...1 lines deleted...]
-  <si>
     <t>KANIGARA</t>
   </si>
   <si>
     <t>Kompetisi POSI menyambut Hardiknas Bidang studi Bahasa Inggris Tingkat Nasional</t>
   </si>
   <si>
-    <t>Olimpiade Guru Indonesia (OGI) Bidang studi Bahasa Inggris Tingkat Nasional 2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Instruktur Nasional Literasi Membaca AKMI (Assesmen Kompetensi Madrasah Indonesia) 2022</t>
   </si>
   <si>
     <t>Instruktur Nasional</t>
   </si>
   <si>
     <t>KEMENAG RI</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1QG3R4EDkfsUatSarl-Ukx9PRDCXlG2Aw/view?usp=sharing</t>
   </si>
   <si>
     <t>Olimpiade Sains Indonesia (OSI) Bidang Bahasa Inggris/Guru  26 November 2023</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1hZKWp15g05Ns-wP-bZvvuJjMb3CBEC-b/view?usp=sharing</t>
   </si>
   <si>
     <t>Kompetisi Sains Nusantara Hari Sumpah Pemuda (KSNHP) Bidang Bahasa Inggris/Guru 27-29 Oktober 2023</t>
   </si>
   <si>
     <t>CV. Dyva Cahaya Prestasi</t>
   </si>
   <si>
+    <t>Olimpiade Sains Indonesia (OSI) 2024 Bidang Studi Bahasa Inggris, 03 November 2024</t>
+  </si>
+  <si>
+    <t>Pusat Olimpiade Sains Indonesia (POSI)</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1_wnHZI1gp9KGeeC1iXjZ__6p7hgOulcV/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris National Young Scientist Inovation (NYSI). 1 Desember 2024</t>
+  </si>
+  <si>
+    <t>POSI</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1U8MwM75DRYkzpe745WNK7rqcoDenxaEl/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Kompetisi Sains HARDIKNAS Bidang Bahasa Inggris/Guru, April 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1R6LAjeSQd8SGCKQzcn24pamyDGjNU4UL/view?usp=sharing" rel="noopener" target="_blank</t>
+  </si>
+  <si>
+    <t>Piagam Penghargaan Sebagai Guru Aktif Literasi Mei 2023- April 2024</t>
+  </si>
+  <si>
+    <t>Guru Aktif Literasi</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/11XU45q2ofYspEPkm91LdNCdLcURlOZU_/view?usp=sharing</t>
+  </si>
+  <si>
     <t>Olimpiade Bahasa Inggris Kemenag Aceh Besar (OSKAB) 15 Desember 2024</t>
   </si>
   <si>
-    <t>POSI</t>
-[...1 lines deleted...]
-  <si>
     <t>https://drive.google.com/file/d/1EEWeHKMNZxBslo3BEItXL3Q5GGdKKifj/view?usp=sharing</t>
   </si>
   <si>
-    <t>Piagam Penghargaan Sebagai Guru Aktif Literasi Mei 2023- April 2024</t>
-[...28 lines deleted...]
-  <si>
     <t>Gerakan Sekolah Menulis Buku GSMB 2024-2025</t>
   </si>
   <si>
     <t>Penulis Nasional</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1YamzusXJdxC_OfAZgeKHXGOBuYBlIwQc/view?usp=drive_link</t>
   </si>
   <si>
-    <t>Medali Perungu Bahasa Inggris National Young Scientist Inovation (NYSI) 2025</t>
+    <t>Bahasa Inggris National Young Scientist Inovation (NYSI) 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Medali Perungu </t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/130oz6OCVkxkCH8gRcsSMNnyL_0Yb2Ano/view?usp=drive_link</t>
   </si>
   <si>
     <t>Festival Sains Indonesia 2025</t>
   </si>
   <si>
     <t>Medali Perak Bahasa Inggris</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/18FPPMfKECkzoAn9azHgEM9J5OAuIrtEb/view?usp=sharing</t>
   </si>
   <si>
+    <t>OLIMPIADE BAHASA INGGRIS FUTURE-SCIENCE-OLYMPIAD-FUSO-TAHUN-2026</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1aeibBecyC9oz1UqOVBzPEmzNzVEdvV_D/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>OLIMPIADE BAHASA INGGRIS KOMPETISI-SAINS-HARDIKNAS-KSH-TAHUN-2026</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/19uUvz9MBgrae_3_9BncAtYMilwphJSSU/view?usp=sharing</t>
+  </si>
+  <si>
     <t>Ali Aruansah, S.Pd</t>
   </si>
   <si>
     <t>Kejuaraan Petanque Tingkat Nasional Diesnatalis Ke-57 UNESA November 2021</t>
   </si>
   <si>
     <t>Juara 1 Double Putra</t>
   </si>
   <si>
     <t>Universitas Negeri Surabaya (UNESA)</t>
   </si>
   <si>
     <t>Kejuaraan Pentaque Aceh Cup 1, Januari 2022</t>
   </si>
   <si>
     <t>Juara I Nomor Double Open Senior</t>
   </si>
   <si>
     <t>Federasi Olahraga Pentaque Indonesia</t>
   </si>
   <si>
     <t>Johor International Pentaque Men’s and Women’s Double Open Championship 2022</t>
   </si>
   <si>
     <t>Peserta</t>
@@ -671,491 +686,539 @@
   <si>
     <t>https://drive.google.com/file/d/1lFIbp-W6eiKCSTrY6UGwF2MjN0zU7j7i/view?usp=sharing</t>
   </si>
   <si>
     <t>Fera Sidratun, S.Pd</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1SbT72pmL2V8oAKK_WCA9V-5iHB2-u3Je/view?usp=drive_link</t>
   </si>
   <si>
     <t>Mahlinda, S.Pd</t>
   </si>
   <si>
     <t>Olimpiade Matematika Kemenag Aceh Besar (OSKAB) 15 Desember 2024</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/10cBFEgEOaHuiBHACrj4IkkjS3xL8R0-W/view?usp=drive_link</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1L5jiNzMK5iokOQxoyYxGGAveSpjmYh9I/view?usp=drive_link</t>
   </si>
   <si>
     <t>Mawaddah Warahmah, S.Ag., M.Pd.</t>
   </si>
   <si>
+    <t>Indonesian Youth Science Competition (IYSC) 2021</t>
+  </si>
+  <si>
+    <t>National Science Competition (NSC) Bidang studi Bahasa Inggris Tingkat Nasional 2021</t>
+  </si>
+  <si>
+    <t>Olimpiade Sains Indonesia (OSI) Bidang studi Bahasa Inggris Tingkat Nasional 2021</t>
+  </si>
+  <si>
+    <t>POSI Science Competition Bidang studi Bahasa Inggris Tingkat Nasional 2021</t>
+  </si>
+  <si>
+    <t>Kompetisi POSI menyambut Hardiknas Bidang studi Bahasa Inggris 2021</t>
+  </si>
+  <si>
+    <t>Pada Olimpiade Guru Indonesia (OGI 2021) Bidang studi Bahasa Inggris Tingkat Nasional</t>
+  </si>
+  <si>
     <t>Indonesian Science Olimpiade (ISO) Bidang studi Bahasa Inggris Tingkat Nasional 2021</t>
   </si>
   <si>
-    <t>Indonesian Youth Science Competition (IYSC) 2021</t>
-[...14 lines deleted...]
-    <t>Pada Olimpiade Guru Indonesia (OGI 2021) Bidang studi Bahasa Inggris Tingkat Nasional</t>
+    <t>Pedagogic Olympiad Of Indonesia 2022</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/19gu_uwHyBGt6WI22Ha1igRAH6l3hsCex/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Program GSMB</t>
+  </si>
+  <si>
+    <t>Kompetensi menulis</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1mGHo0wz21sIq7F0PCNn7Rg_BDIdf6g-t/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris CSCO</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1opkpHAdNp0KwF7N2iNZzgYDfCnMcAutZ/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris LDC</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1I7LDuq56afS9PCqZ22aYnOyHVI-8OqZ1/view?usp=sharing</t>
   </si>
   <si>
     <t>Kompetisi Hardiknas</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/170IaqdYLCeklmMSDQt9yCofgqaIbkUYs/view?usp=sharing</t>
   </si>
   <si>
-    <t>Olimpiade Bahasa Inggris LDC</t>
-[...23 lines deleted...]
-    <t>https://drive.google.com/file/d/1opkpHAdNp0KwF7N2iNZzgYDfCnMcAutZ/view?usp=sharing</t>
+    <t>Lomba Guru berprestasi Tingkat MTs</t>
+  </si>
+  <si>
+    <t>Juara Favorit</t>
+  </si>
+  <si>
+    <t>Kanwil Kemenag Provinsi Aceh</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1yXRMAPCyVysBIw6iIDNLaDTkSnVYmPCz/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris ISC</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1n4TCRZ4AEr__VMpT_9Okm-7eyKxraPDO/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Guru Hebat</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1GyL4537ialjyaPRttjsSm4trKmuna77G/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>BIOPHYCS National Scolars Olympiad</t>
+  </si>
+  <si>
+    <t>Medali emas (Harapan 2)</t>
+  </si>
+  <si>
+    <t>CV The BIOPHYCS Academy</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1vt5oWKhMoMX7PLaLHcID4ynmdoNHs9fK/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1-wKN4jlfTSqT8mCtR63G0Y0GRpto7gza/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris BTS</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1l5szLFqf7Nyo6_XRpNm8vmnrSDHcq6Gl/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris IYSC</t>
+  </si>
+  <si>
+    <t>Medali emas</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1TOnqhBaZZfo8dR22nq2x1gJMj9lY5lx9/view?usp=sharing</t>
   </si>
   <si>
     <t>Olimpiade Bahasa Inggris LDC Session 2</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/18Vz8r69fS50BpbXbHDfbG5-RjWT3UoBZ/view?usp=sharing</t>
   </si>
   <si>
     <t>Kompetisi Sains Nusantara Hari Sumpah Pemuda (KSNHP) Bidang Bahasa Inggris/Guru  27-29 Oktober 2023</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/11ZVP02k_0EGy1l7dQ9WnOAtewvjMT4S5/view?usp=sharing</t>
   </si>
   <si>
-    <t>Olimpiade Bahasa Inggris IYSC</t>
-[...50 lines deleted...]
-    <t>https://drive.google.com/file/d/1yXRMAPCyVysBIw6iIDNLaDTkSnVYmPCz/view?usp=sharing</t>
+    <t>Olimpiade Bahasa Inggris Math and Real Science Competition (MARS),  14 Julli 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1lZGCLXiNoBZbftvkscHzk6AiGHP1U1-F/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Kompetisi Sains Merah Putih Bidang Studi Bahasa Inggris (26-29 Agustus 2024)</t>
+  </si>
+  <si>
+    <t>PT. Eka Edukasi Utama</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1pn8vLdTj5bda8IYbY0m5XFd4X8jPvZ2R/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Nusantara Science &amp; Social Studies Challenge (NSSSC) 15-17 Mei 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1i142JX6EsigQScQwD2NOfDFh5XtGvlTJ/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Kompetisi Akaemik Seluruh Indonesia (KASI), Maret 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1SEvWGMr8Ebm-iMiBBqzqArl0M1Rt4F9v/view?usp=sharing" rel="noopener" target="_blank</t>
+  </si>
+  <si>
+    <t>Olimpiade Ilmu Pengetahuan Tingkat Nasional (OIPTN), Maret 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1P_8spx7p0Q66mmrF5agMZ9UVtQfAH791/view?usp=sharing" rel="noopener" target="_blank</t>
+  </si>
+  <si>
+    <t>Ajang Prestasi Akademik Nasional Bidang Bahasa Inggris, Februari 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1oXvNQxbHyT76cPlQp8CczEA7MV5smc0C/view?usp=sharing" rel="noopener" target="_blank</t>
+  </si>
+  <si>
+    <t>BIOPHYCS National Scolars Olympiad 2.0,  Maret 2024</t>
+  </si>
+  <si>
+    <t>Silver Medalist</t>
+  </si>
+  <si>
+    <t>CV. The BIOPHYCS Academy</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1q9rY9GkUi4Gu0FR9JxaNLo4vZwEFvecJ/view?usp=sharing" rel="noopener" target="_blank</t>
+  </si>
+  <si>
+    <t>Bahasa Inggris Kompetisi Sains HARDIKNAS (KSHN), 10-12 Mei 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1wKD0BKzNlDMPJR2SQtz7C-UvqpNtYfrB/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris Merdeka Science Competition,  04 Agustus 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1rVIt7dIgZyFTBtnyjcLeAKBZ32L65v0b/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris Pesta Sains Indonesia (PSI),  15 September 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1EaPYv1eoJ812tvlk4sSobMmjWheibPKp/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Bidang Bahasa Inggris Olimpiade Sains Hari Sumpah Pemuda, 25-27 Oktober 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1DzA9ZREbrIHLvoUUPuP7tnVOnCwyu0It/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1fCzOlG87cpf48guLVkiTT4oS35wgEsJj/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris pada Olimpiade Sains Nasional Hari Pahlawan, 22-24 November 2024</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1OVtvy7sgc5B5uYMPsx68VTTWClwqYgLW/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1CxjfSXALuTTloxGJkhmhzuEfIhjNeE1r/view?usp=drive_link</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1fD_JtUcL8Sp8zTX5yy01NLAptnMYryfP/view?usp=drive_link</t>
   </si>
   <si>
     <t>Olimpiade Sains Kemerdekaan Indonesia Bidang Studi Bahasa Inggris (23-25 Agustus 2024)</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/16b4Grad8et_hqqW2lhqxRFLovyQkNCxu/view?usp=sharing</t>
   </si>
   <si>
-    <t>BIOPHYCS National Scolars Olympiad 2.0,  Maret 2024</t>
-[...85 lines deleted...]
-  <si>
     <t>Olimpiade Bahasa Inggris pada Kompetisi Sains Hari Sumpah Pemuda Indonesia (KSHSPI), 24-26 Oktober 2025</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/18fWYyOtdGemkIR8XsHMCFhFHJXSgMcKn/view?usp=sharing</t>
   </si>
   <si>
     <t>Olimpiade Bahasa Inggris pada Kompetisi Nasional Indonesia 4.0 * Juni 2025</t>
   </si>
   <si>
     <t>PT Kompetisi Nasional Indonesia</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/15BOamjhmELfMT0jSKqMRFWDkBy-19Zm7/view?usp=sharing</t>
   </si>
   <si>
+    <t>Olimpiade Bahasa Inggris pada Olimpiade Sains Akademik Hari Pancasila  (OSAHP), 20-22 Juni 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1NYPCT6eQIY7aU2iBq0CHRX7oEzH6VH4Y/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris pada Indonesia Smart Mathematics and Science olympiad 3-5 Oktober 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/12Vk17i9-FTj1qMZqJp-Ve8RIyXa4u1BS/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris pada Olimpiade Sains Hari Merdeka 29-31 Agustus 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Y0seb4_34ICd60_kQL8uPCsM0KL_k4Rd/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris pada National Science and Mathematic Olympiad,15-17 Agustus</t>
+  </si>
+  <si>
+    <t>Juara I Umum</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1phabQOZASVLV7mJeePuOGCNC5EILSasx/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris Indonesia Youth Science and Knowledge Olympiad 4-6 Juli 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Q5jdgrR1IGrOoDtqzVjTMGSoESbg2sSp/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris Indonesia Science and Intellect Competition 25 - 27 Juli 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1C8OdTng-9_b7Y1Nljg0dDT4oUu3yT5Xe/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris pada Ajang Olimpiade Hari Kebangkitan Nasional (OHSKN), 30 Mei-1 Juni 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1VZgs07mjK6PCoiOSMT5qRMlv-KsD5QdK/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris Brilliant Science Competition, 11-13 April 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1V8ZIVFslgFdUGjOO3IkYig6FstQ9Wv7e/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/14hQ0fJTEaKyM5AFWAR7LtpKoCSFmAKlB/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris pada Ajang Kompetisi Sains Indonesia (KSI), 09 Maret 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1yea4Z4-X3vzfK-qM1V100oxJPw7Cx59X/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris Indonesia Academic Science Challenge 24-26 Januari 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1KKOdXft5hkFbc1ZD9AVhr0WCGSi6ytAF/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris pada Ajang Science dan Matematika Indonesia, 25-27 April 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/13i5fpp2y69JF1nH4q68jzyttx0YXasId/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris Smart Science Indonesia Challenge 21-23 Maret 2025</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/10MyPp7NxCMT3ELFnMofSgsAdqeaaWo7l/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris Math &amp; Science Genius Olympiad 28 Februari-02 Maret 2025</t>
+  </si>
+  <si>
+    <t>Juara 3 Umum/Medali Emas</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1T-gysyQgtLowTzcXfI7Metx7HrZQ1PPL/view?usp=sharing</t>
+  </si>
+  <si>
     <t xml:space="preserve">Olimpiade Sains Kemenag Aceh Besar (OSKAB) II </t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1pLcarCp55-AoluSzyW1FvR_mSV0FApuj/view?usp=sharing</t>
   </si>
   <si>
-    <t>Olimpiade Bahasa Inggris Math &amp; Science Genius Olympiad 28 Februari-02 Maret 2025</t>
-[...83 lines deleted...]
-    <t>https://drive.google.com/file/d/12Vk17i9-FTj1qMZqJp-Ve8RIyXa4u1BS/view?usp=sharing</t>
+    <t>Olimpiade bahasa Inggris IAO 2026</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1lHJZYEELWEMJernJ5-0L1VASX4vPp5kf/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade bahasa Inggris NSMAO 2026</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1PT8qOunNejeZSbjpCVOB8kX4Nj6jrNws/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade bahasa Inggris RSSO 2026</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1PI10a7ifaHQa-p1B_52Zv8ex9mhmjYVw/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris INAEO 2026</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/19rBQhA3EcLjb6_1NqfUU9CK918RnYqel/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris NGSSC 2026</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17eX5G_TTCbVIZf_PbyicWqnnWTuUECAM/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Olimpiade Bahasa Inggris SMNC 2026</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1lc3f0RIicM9zwvDT7_V5XltDpuvmrY7B/view?usp=sharing</t>
   </si>
   <si>
     <t>Sudirman M., S.Ag</t>
   </si>
   <si>
     <t>Olimpiade Bahasa Arab (OBA)</t>
   </si>
   <si>
     <t>Kepala Madrasah Aktif mengirimkan siswa mengikuti Olimpiade Bahasa Arab OBA 2024</t>
   </si>
   <si>
     <t>MGMP Bahasa Arab Se-Indonesia</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1uDnBjD37tsTIK8IjPnChiAJfsN_B1DFl/view?usp=sharing</t>
   </si>
   <si>
     <t>Gerakan Sekolah Menulis Buku(GSMB)</t>
   </si>
   <si>
     <t>Kepala Sekolah Berprestasi di Bidang Literasi</t>
   </si>
   <si>
     <t>2024 - 2025</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1VjaBsCHDdLSbyza6uUuvrtQQqSfLULK5/view?usp=sharing</t>
   </si>
   <si>
+    <t xml:space="preserve">Kepala Madrasah Aktif mengirimkan siswa mengikuti Olimpiade Bahasa Arab OBA </t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/15NTSFfdRMb9O97lO0MRQQ8awm7KXzVDx/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Penulis Buku Nasional (Patah diujung Peluk)</t>
+  </si>
+  <si>
+    <t>Penghargaan Sebagai Penulis Buku</t>
+  </si>
+  <si>
+    <t>Rangkang Guru Meuruno</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17kw7uWCVkMpINTCg-KpzZTb9KPrUxNVq/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>Lomba Pentas Seni</t>
+  </si>
+  <si>
+    <t>Panitia</t>
+  </si>
+  <si>
+    <t>KERJA KELOMPOK MADRASAH (K2M) MTs</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/18elUNYsWey70gTAtRilcFN0VOa-Rie07/view</t>
+  </si>
+  <si>
     <t>Penghargaan sebagai Penulis Buku</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1T_bX8KtJ4QG_qcMdgMCEzOmcqDMFzMCy/view?usp=drive_link</t>
   </si>
   <si>
-    <t>Lomba Pentas Seni</t>
-[...26 lines deleted...]
-    <t>https://drive.google.com/file/d/17kw7uWCVkMpINTCg-KpzZTb9KPrUxNVq/view?usp=sharing</t>
+    <t>Lomba Aceh Besar Marching Band Competition 9</t>
+  </si>
+  <si>
+    <t>Pembina</t>
+  </si>
+  <si>
+    <t>PDBI Aceh Besar</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1g0UWRQ-j1VHaL5-IZ1erIJtcUEltonEX/view?usp=sharing</t>
   </si>
   <si>
     <t>Zahra Nurul Liza, S.Pd., M.Pd.</t>
   </si>
   <si>
     <t>Penulis Buku Dalam Program Akademisi Menulis Buku, Januari 2022</t>
   </si>
   <si>
     <t>Program Akademisi Menulis Buku, Januari 2022</t>
   </si>
   <si>
     <t>Penulis Buku</t>
   </si>
   <si>
     <t xml:space="preserve">GTK Berprestasi Kategori Guru Inovatif MTs Tingkat Provinsi Aceh </t>
   </si>
   <si>
     <t>Juara II</t>
   </si>
   <si>
     <t>Gerakan Sekolah Menulis Buku GSMB  Mei 2023- April 2024</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1Yyo9GVwtBvdCY0fk2wlZ3NKWIHYcDccT/view?usp=sharing</t>
   </si>
   <si>
     <t>Pembimbing MYRes Tingkat Nasional 2024</t>
   </si>
   <si>
     <t>Kementrian Agama RI</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1r6lap7Cg202jhSWsdMF5zBodtokkrUMB/view?usp=sharing</t>
   </si>
   <si>
     <t>Penulis Buku dan Kontributor Pemecah Rekor MURI</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/19GVGRDeATE3JrsYeUABGPiWnRvLZsDNV/view?usp=sharing</t>
   </si>
   <si>
+    <t>https://drive.google.com/file/d/1YID_kj9hzm8LtlT0bRDxX-2OEK7ib88r/view?usp=sharing</t>
+  </si>
+  <si>
     <t xml:space="preserve">GTK Berprestasi Kementrian Agama Provinsi Aceh 2025 Kategori </t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1C5_NhyySplhI7YBUTR4XCQ9RAf_xPRec/view?usp=sharing</t>
   </si>
   <si>
+    <t>https://drive.google.com/file/d/116GzwOkIjXoBFFGs93CNgvq0GuV4gV-F/view?usp=drive_link</t>
+  </si>
+  <si>
     <t>https://drive.google.com/file/d/15f2cQmZfTNGh73hQheKSUkR8fBgvaH_S/view?usp=sharing</t>
   </si>
   <si>
-    <t>https://drive.google.com/file/d/116GzwOkIjXoBFFGs93CNgvq0GuV4gV-F/view?usp=drive_link</t>
-[...4 lines deleted...]
-  <si>
     <t>Saiful Amri, S.Pd</t>
   </si>
   <si>
     <t>untuk Penerapan EDM dan e-RKAM 2020</t>
   </si>
   <si>
     <t>Terpilih Sebagai Tim Inti Kabupaten</t>
   </si>
   <si>
     <t>KEMENTRIAN Agama R.I</t>
   </si>
   <si>
     <t>Pendidik Bersertifikasi Google for Education di Tahun 2020</t>
   </si>
   <si>
     <t>Pendidik Bersertifikasi</t>
   </si>
   <si>
     <t>Google For Education</t>
   </si>
   <si>
     <t>Siti Maulia Rizki, S.Pd., M.Pd</t>
   </si>
   <si>
     <t>Pendiri Media YouTube dan Spotify "Guru Bahagia" 2020</t>
@@ -1286,53 +1349,50 @@
   <si>
     <t>https://drive.google.com/file/d/1TYs8dCw6lvpcPa8I5jw9e-QsIjMHUesH/view?usp=sharing</t>
   </si>
   <si>
     <t>Lomba Numerasi dan Literasi Guru</t>
   </si>
   <si>
     <t>POSI (Aceh Science Olympiad 2025</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/15kcWvRtr2CacNpNyHNqCxyJLQ7HSSkNV/view?usp=sharing</t>
   </si>
   <si>
     <t>Buku Senandung Syair oleh 234 Penyair Nusantara</t>
   </si>
   <si>
     <t>DandelionPublisher</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1thfDsEzYFSzwImo7Va0DB9MgAevCoszT/view?usp=sharing</t>
   </si>
   <si>
     <t xml:space="preserve">Aceh Besar Marching Band Competition 8 </t>
   </si>
   <si>
-    <t>PDBI Aceh Besar</t>
-[...1 lines deleted...]
-  <si>
     <t>https://drive.google.com/file/d/1c1FlhFSgkw8AhYIkWVwTwBjbHXXyqxOO/view?usp=sharing</t>
   </si>
   <si>
     <t>Vinda Julia Asrika, S.Psi</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1V1ufyUYwnGT1izKHMicuKD-VU3pB6ZBM/view?usp=drive_link</t>
   </si>
   <si>
     <t>Nurdiana, S.Pd.I</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1TH7gvlUF5ts48odrobASjyl3qw5A6qxy/view?usp=drive_link</t>
   </si>
   <si>
     <t>Nurhayati, S.Pd.I</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1Pa4mUEMswsPbdARqQgwGGbKV9tZn_n8M/view?usp=drive_link</t>
   </si>
   <si>
     <t>Pembina Madrasah Young Research Aceh (MYRA) Bidang Ilmu Keagamaan 2025</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1ge_wPV2UW_L2oLdsol0bw_r2vrLdn_V7/view?usp=sharing</t>
@@ -1548,53 +1608,50 @@
     <t>Pembina PMR</t>
   </si>
   <si>
     <t>MTsN 2 Tungkob Darussalam Aceh Besar</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/11TzJaC9ZeModtVWYkyaUhMLTajztwdj-/view?usp=drive_link</t>
   </si>
   <si>
     <t xml:space="preserve">Praktik Pengalaman Lapangan (PPL) Mahasiswa Pendidikan Profesi Guru (PPG) Daljab Guru Madrasah </t>
   </si>
   <si>
     <t>Guru Pamong</t>
   </si>
   <si>
     <t>Kecamatan/Rayon</t>
   </si>
   <si>
     <t>Fakultas Tarbiyah dan Keguruan Universitas Islam Negeri Ar-Raniry Banda Aceh</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/15YZh6y5ACsyW8hNbAa0LMBDfZ9j8flnR/view?usp=drive_link</t>
   </si>
   <si>
     <t>Lomba Perkemahan Penggalang Penegak (LP3) Putri Ke VII Se-Sumatera</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pembina</t>
   </si>
   <si>
     <t>Satuan Komunitas Gerakan Pramuka Pesantren GPP-Aceh</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1SiBlJeBQDAiR4xc3ugYy-_Muxtt68Bla/view?usp=drive_link</t>
   </si>
   <si>
     <t>Praktik Pengalaman Lapangan (PPL) Mahasiswa Prodi PAI STAI Tgk Chik Pante Kulu</t>
   </si>
   <si>
     <t>Prodi PAI STAI Tgk Chik Pante Kulu Banda Aceh</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1V527txzypUt1feLkruuPcVSfJKRe3Yk7/view?usp=drive_link</t>
   </si>
   <si>
     <t>Praktik Pengalaman Lapangan (PPL) Mahasiswa Fakultas Tarbiyah dan Keguruan UIN Ar-Raniry Banda Aceh Semester Genap Tahun Ajaran 2023-2024</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1TPaMhz0A_heB9Yvskc3JLifPLdgFbdvR/view?usp=drive_link</t>
   </si>
   <si>
     <t>Kegiatan MANTAB FAIR 2024</t>
   </si>
@@ -2090,51 +2147,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J217"/>
+  <dimension ref="A1:J226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3081,129 +3138,129 @@
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>198709212019031003</v>
       </c>
       <c r="C31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
         <v>97</v>
       </c>
       <c r="E31" t="s">
         <v>111</v>
       </c>
       <c r="F31" t="s">
         <v>112</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31">
         <v>2021</v>
       </c>
       <c r="I31" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>198709212019031003</v>
       </c>
       <c r="C32" t="s">
         <v>107</v>
       </c>
       <c r="D32" t="s">
         <v>97</v>
       </c>
       <c r="E32" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>198709212019031003</v>
       </c>
       <c r="C33" t="s">
         <v>107</v>
       </c>
       <c r="D33" t="s">
         <v>97</v>
       </c>
       <c r="E33" t="s">
         <v>115</v>
       </c>
       <c r="F33" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>198709212019031003</v>
       </c>
       <c r="C34" t="s">
         <v>107</v>
       </c>
       <c r="D34" t="s">
         <v>97</v>
       </c>
       <c r="E34" t="s">
         <v>117</v>
       </c>
       <c r="F34" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>198709212019031003</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35" t="s">
         <v>97</v>
       </c>
       <c r="E35" t="s">
@@ -3220,249 +3277,249 @@
       </c>
       <c r="I35" t="s">
         <v>120</v>
       </c>
       <c r="J35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>198709212019031003</v>
       </c>
       <c r="C36" t="s">
         <v>107</v>
       </c>
       <c r="D36" t="s">
         <v>97</v>
       </c>
       <c r="E36" t="s">
         <v>122</v>
       </c>
       <c r="F36" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36">
         <v>2023</v>
       </c>
       <c r="I36" t="s">
         <v>110</v>
       </c>
       <c r="J36" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>198709212019031003</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>97</v>
       </c>
       <c r="E37" t="s">
         <v>124</v>
       </c>
       <c r="F37" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37">
         <v>2023</v>
       </c>
       <c r="I37" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>198709212019031003</v>
       </c>
       <c r="C38" t="s">
         <v>107</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
       <c r="E38" t="s">
         <v>126</v>
       </c>
       <c r="F38" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38">
         <v>2024</v>
       </c>
       <c r="I38" t="s">
         <v>127</v>
       </c>
       <c r="J38" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>198709212019031003</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E39" t="s">
         <v>129</v>
       </c>
       <c r="F39" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39">
         <v>2024</v>
       </c>
       <c r="I39" t="s">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="J39" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>198709212019031003</v>
       </c>
       <c r="C40" t="s">
         <v>107</v>
       </c>
       <c r="D40" t="s">
         <v>97</v>
       </c>
       <c r="E40" t="s">
         <v>132</v>
       </c>
       <c r="F40" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40">
         <v>2024</v>
       </c>
       <c r="I40" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="J40" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>198709212019031003</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>134</v>
       </c>
       <c r="F41" t="s">
-        <v>109</v>
+        <v>135</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41">
         <v>2024</v>
       </c>
       <c r="I41" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="J41" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>198709212019031003</v>
       </c>
       <c r="C42" t="s">
         <v>107</v>
       </c>
       <c r="D42" t="s">
         <v>97</v>
       </c>
       <c r="E42" t="s">
         <v>137</v>
       </c>
       <c r="F42" t="s">
         <v>112</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42">
         <v>2024</v>
       </c>
       <c r="I42" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="J42" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>198709212019031003</v>
       </c>
       <c r="C43" t="s">
         <v>107</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>139</v>
       </c>
       <c r="F43" t="s">
         <v>140</v>
       </c>
       <c r="G43" t="s">
@@ -3472,5516 +3529,5807 @@
         <v>2025</v>
       </c>
       <c r="I43" t="s">
         <v>95</v>
       </c>
       <c r="J43" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>198709212019031003</v>
       </c>
       <c r="C44" t="s">
         <v>107</v>
       </c>
       <c r="D44" t="s">
         <v>97</v>
       </c>
       <c r="E44" t="s">
         <v>142</v>
       </c>
+      <c r="F44" t="s">
+        <v>143</v>
+      </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44">
         <v>2025</v>
       </c>
       <c r="I44" t="s">
         <v>110</v>
       </c>
       <c r="J44" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>198709212019031003</v>
       </c>
       <c r="C45" t="s">
         <v>107</v>
       </c>
       <c r="D45" t="s">
         <v>97</v>
       </c>
       <c r="E45" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45">
         <v>2025</v>
       </c>
       <c r="I45" t="s">
         <v>110</v>
       </c>
       <c r="J45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>199307162025211005</v>
+        <v>198709212019031003</v>
       </c>
       <c r="C46" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E46" t="s">
         <v>148</v>
       </c>
       <c r="F46" t="s">
+        <v>114</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46">
+        <v>2026</v>
+      </c>
+      <c r="I46" t="s">
+        <v>110</v>
+      </c>
+      <c r="J46" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>199307162025211005</v>
+        <v>198709212019031003</v>
       </c>
       <c r="C47" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E47" t="s">
+        <v>150</v>
+      </c>
+      <c r="F47" t="s">
+        <v>114</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47">
+        <v>2026</v>
+      </c>
+      <c r="I47" t="s">
+        <v>110</v>
+      </c>
+      <c r="J47" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>199307162025211005</v>
       </c>
       <c r="C48" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
+        <v>153</v>
+      </c>
+      <c r="F48" t="s">
         <v>154</v>
       </c>
-      <c r="F48" t="s">
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48">
+        <v>2021</v>
+      </c>
+      <c r="I48" t="s">
         <v>155</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>199307162025211005</v>
       </c>
       <c r="C49" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
+        <v>156</v>
+      </c>
+      <c r="F49" t="s">
         <v>157</v>
       </c>
-      <c r="F49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H49">
         <v>2022</v>
       </c>
       <c r="I49" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>199307162025211005</v>
       </c>
       <c r="C50" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
+        <v>159</v>
+      </c>
+      <c r="F50" t="s">
         <v>160</v>
       </c>
-      <c r="F50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H50">
         <v>2022</v>
       </c>
       <c r="I50" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>199307162025211005</v>
       </c>
       <c r="C51" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
+        <v>162</v>
+      </c>
+      <c r="F51" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51">
         <v>2022</v>
       </c>
       <c r="I51" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>199307162025211005</v>
       </c>
       <c r="C52" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>165</v>
       </c>
       <c r="F52" t="s">
         <v>166</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="I52" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>199307162025211005</v>
       </c>
       <c r="C53" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F53" t="s">
         <v>169</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="I53" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>199404212019032020</v>
+        <v>199307162025211005</v>
       </c>
       <c r="C54" t="s">
+        <v>152</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>170</v>
+      </c>
+      <c r="F54" t="s">
         <v>171</v>
       </c>
-      <c r="D54" t="s">
-[...2 lines deleted...]
-      <c r="E54" t="s">
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54">
+        <v>2024</v>
+      </c>
+      <c r="I54" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J54" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>199404212019032020</v>
+        <v>199307162025211005</v>
       </c>
       <c r="C55" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55">
         <v>2024</v>
       </c>
       <c r="I55" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="J55" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>199404212019032020</v>
       </c>
       <c r="C56" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F56" t="s">
-        <v>177</v>
+        <v>140</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I56" t="s">
+        <v>71</v>
+      </c>
+      <c r="J56" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>199404212019032020</v>
       </c>
       <c r="C57" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
+        <v>179</v>
+      </c>
+      <c r="F57" t="s">
+        <v>140</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57">
+        <v>2024</v>
+      </c>
+      <c r="I57" t="s">
+        <v>95</v>
+      </c>
+      <c r="J57" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>199404212019032020</v>
       </c>
       <c r="C58" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
+        <v>181</v>
+      </c>
+      <c r="F58" t="s">
+        <v>182</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58">
+        <v>2024</v>
+      </c>
+      <c r="I58" t="s">
+        <v>183</v>
+      </c>
+      <c r="J58" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>199003232019032016</v>
+        <v>199404212019032020</v>
       </c>
       <c r="C59" t="s">
+        <v>176</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>185</v>
+      </c>
+      <c r="F59" t="s">
         <v>186</v>
       </c>
-      <c r="D59" t="s">
-[...2 lines deleted...]
-      <c r="E59" t="s">
+      <c r="G59" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59">
+        <v>2025</v>
+      </c>
+      <c r="I59" t="s">
         <v>187</v>
       </c>
-      <c r="F59" t="s">
-[...9 lines deleted...]
-        <v>110</v>
+      <c r="J59" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>199003232019032016</v>
+        <v>199404212019032020</v>
       </c>
       <c r="C60" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="D60" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F60" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="I60" t="s">
-        <v>110</v>
+        <v>61</v>
+      </c>
+      <c r="J60" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>199003232019032016</v>
       </c>
       <c r="C61" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D61" t="s">
         <v>97</v>
       </c>
       <c r="E61" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F61" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I61" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>199003232019032016</v>
       </c>
       <c r="C62" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E62" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F62" t="s">
-        <v>191</v>
+        <v>112</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I62" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>199003232019032016</v>
       </c>
       <c r="C63" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D63" t="s">
         <v>97</v>
       </c>
       <c r="E63" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F63" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="I63" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>199003232019032016</v>
       </c>
       <c r="C64" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D64" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F64" t="s">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="I64" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>199003232019032016</v>
       </c>
       <c r="C65" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D65" t="s">
         <v>97</v>
       </c>
       <c r="E65" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F65" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65">
         <v>2024</v>
       </c>
       <c r="I65" t="s">
-        <v>197</v>
+        <v>125</v>
       </c>
       <c r="J65" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>199003232019032016</v>
       </c>
       <c r="C66" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E66" t="s">
-        <v>139</v>
+        <v>199</v>
       </c>
       <c r="F66" t="s">
-        <v>140</v>
+        <v>109</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I66" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="J66" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>199003232019032016</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D67" t="s">
         <v>97</v>
       </c>
       <c r="E67" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F67" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I67" t="s">
-        <v>125</v>
+        <v>202</v>
       </c>
       <c r="J67" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>199003232019032016</v>
       </c>
       <c r="C68" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D68" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>202</v>
+        <v>139</v>
       </c>
       <c r="F68" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68">
         <v>2025</v>
       </c>
       <c r="I68" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="J68" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>199003232019032016</v>
       </c>
       <c r="C69" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D69" t="s">
         <v>97</v>
       </c>
       <c r="E69" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F69" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69">
         <v>2025</v>
       </c>
       <c r="I69" t="s">
         <v>125</v>
       </c>
       <c r="J69" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>199003232019032016</v>
       </c>
       <c r="C70" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
         <v>97</v>
       </c>
       <c r="E70" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F70" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70">
         <v>2025</v>
       </c>
       <c r="I70" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="J70" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>199003232019032016</v>
       </c>
       <c r="C71" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
         <v>97</v>
       </c>
       <c r="E71" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F71" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G71" t="s">
         <v>14</v>
       </c>
       <c r="H71">
         <v>2025</v>
       </c>
       <c r="I71" t="s">
         <v>125</v>
       </c>
       <c r="J71" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>199003232019032016</v>
       </c>
       <c r="C72" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D72" t="s">
         <v>97</v>
       </c>
       <c r="E72" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F72" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
       <c r="H72">
         <v>2025</v>
       </c>
       <c r="I72" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J72" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>198911122019032017</v>
+        <v>199003232019032016</v>
       </c>
       <c r="C73" t="s">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E73" t="s">
-        <v>139</v>
+        <v>213</v>
       </c>
       <c r="F73" t="s">
-        <v>140</v>
+        <v>109</v>
       </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
       <c r="H73">
         <v>2025</v>
       </c>
       <c r="I73" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="J73" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>198802162019032014</v>
+        <v>199003232019032016</v>
       </c>
       <c r="C74" t="s">
-        <v>214</v>
+        <v>191</v>
       </c>
       <c r="D74" t="s">
         <v>97</v>
       </c>
       <c r="E74" t="s">
         <v>215</v>
       </c>
       <c r="F74" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G74" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H74">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I74" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J74" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>198802162019032014</v>
+        <v>198911122019032017</v>
       </c>
       <c r="C75" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>139</v>
       </c>
       <c r="F75" t="s">
         <v>140</v>
       </c>
       <c r="G75" t="s">
         <v>14</v>
       </c>
       <c r="H75">
         <v>2025</v>
       </c>
       <c r="I75" t="s">
         <v>95</v>
       </c>
       <c r="J75" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>197512101999052001</v>
+        <v>198802162019032014</v>
       </c>
       <c r="C76" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D76" t="s">
         <v>97</v>
       </c>
       <c r="E76" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F76" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H76">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I76" t="s">
-        <v>110</v>
+        <v>130</v>
+      </c>
+      <c r="J76" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>197512101999052001</v>
+        <v>198802162019032014</v>
       </c>
       <c r="C77" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D77" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="F77" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="G77" t="s">
         <v>14</v>
       </c>
       <c r="H77">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="I77" t="s">
-        <v>110</v>
+        <v>95</v>
+      </c>
+      <c r="J77" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>197512101999052001</v>
       </c>
       <c r="C78" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D78" t="s">
         <v>97</v>
       </c>
       <c r="E78" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F78" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G78" t="s">
         <v>14</v>
       </c>
       <c r="H78">
         <v>2021</v>
       </c>
       <c r="I78" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>197512101999052001</v>
       </c>
       <c r="C79" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D79" t="s">
         <v>97</v>
       </c>
       <c r="E79" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F79" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
       <c r="H79">
         <v>2021</v>
       </c>
       <c r="I79" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>197512101999052001</v>
       </c>
       <c r="C80" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D80" t="s">
         <v>97</v>
       </c>
       <c r="E80" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="F80" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G80" t="s">
         <v>14</v>
       </c>
       <c r="H80">
         <v>2021</v>
       </c>
       <c r="I80" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>197512101999052001</v>
       </c>
       <c r="C81" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D81" t="s">
         <v>97</v>
       </c>
       <c r="E81" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="F81" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G81" t="s">
         <v>14</v>
       </c>
       <c r="H81">
         <v>2021</v>
       </c>
       <c r="I81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>197512101999052001</v>
       </c>
       <c r="C82" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D82" t="s">
         <v>97</v>
       </c>
       <c r="E82" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F82" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
       <c r="H82">
         <v>2021</v>
       </c>
       <c r="I82" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>197512101999052001</v>
       </c>
       <c r="C83" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D83" t="s">
         <v>97</v>
       </c>
       <c r="E83" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="F83" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G83" t="s">
         <v>14</v>
       </c>
       <c r="H83">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I83" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>197512101999052001</v>
       </c>
       <c r="C84" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D84" t="s">
         <v>97</v>
       </c>
       <c r="E84" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F84" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G84" t="s">
         <v>14</v>
       </c>
       <c r="H84">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I84" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>197512101999052001</v>
       </c>
       <c r="C85" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
         <v>97</v>
       </c>
       <c r="E85" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F85" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G85" t="s">
         <v>14</v>
       </c>
       <c r="H85">
         <v>2022</v>
       </c>
       <c r="I85" t="s">
         <v>110</v>
       </c>
       <c r="J85" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>197512101999052001</v>
       </c>
       <c r="C86" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F86" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G86" t="s">
         <v>14</v>
       </c>
       <c r="H86">
         <v>2022</v>
       </c>
       <c r="I86" t="s">
         <v>71</v>
       </c>
       <c r="J86" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>197512101999052001</v>
       </c>
       <c r="C87" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D87" t="s">
         <v>97</v>
       </c>
       <c r="E87" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F87" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G87" t="s">
         <v>14</v>
       </c>
       <c r="H87">
         <v>2022</v>
       </c>
       <c r="I87" t="s">
         <v>110</v>
       </c>
       <c r="J87" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>197512101999052001</v>
       </c>
       <c r="C88" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D88" t="s">
         <v>97</v>
       </c>
       <c r="E88" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F88" t="s">
         <v>112</v>
       </c>
       <c r="G88" t="s">
         <v>14</v>
       </c>
       <c r="H88">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="I88" t="s">
         <v>110</v>
       </c>
       <c r="J88" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>197512101999052001</v>
       </c>
       <c r="C89" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D89" t="s">
         <v>97</v>
       </c>
       <c r="E89" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F89" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G89" t="s">
         <v>14</v>
       </c>
       <c r="H89">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="I89" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="J89" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>197512101999052001</v>
       </c>
       <c r="C90" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D90" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F90" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H90">
         <v>2023</v>
       </c>
       <c r="I90" t="s">
-        <v>110</v>
+        <v>244</v>
       </c>
       <c r="J90" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>197512101999052001</v>
       </c>
       <c r="C91" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D91" t="s">
         <v>97</v>
       </c>
       <c r="E91" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F91" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G91" t="s">
         <v>14</v>
       </c>
       <c r="H91">
         <v>2023</v>
       </c>
       <c r="I91" t="s">
         <v>110</v>
       </c>
       <c r="J91" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>197512101999052001</v>
       </c>
       <c r="C92" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D92" t="s">
         <v>97</v>
       </c>
       <c r="E92" t="s">
-        <v>226</v>
+        <v>248</v>
       </c>
       <c r="F92" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G92" t="s">
         <v>14</v>
       </c>
       <c r="H92">
         <v>2023</v>
       </c>
       <c r="I92" t="s">
         <v>110</v>
       </c>
       <c r="J92" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>197512101999052001</v>
       </c>
       <c r="C93" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D93" t="s">
         <v>97</v>
       </c>
       <c r="E93" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="F93" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="G93" t="s">
         <v>14</v>
       </c>
       <c r="H93">
         <v>2023</v>
       </c>
       <c r="I93" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="J93" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>197512101999052001</v>
       </c>
       <c r="C94" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D94" t="s">
         <v>97</v>
       </c>
       <c r="E94" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="F94" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G94" t="s">
         <v>14</v>
       </c>
       <c r="H94">
         <v>2023</v>
       </c>
       <c r="I94" t="s">
         <v>110</v>
       </c>
       <c r="J94" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>197512101999052001</v>
       </c>
       <c r="C95" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D95" t="s">
         <v>97</v>
       </c>
       <c r="E95" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F95" t="s">
         <v>112</v>
       </c>
       <c r="G95" t="s">
         <v>14</v>
       </c>
       <c r="H95">
         <v>2023</v>
       </c>
       <c r="I95" t="s">
         <v>110</v>
       </c>
       <c r="J95" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>197512101999052001</v>
       </c>
       <c r="C96" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D96" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E96" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F96" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="G96" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H96">
         <v>2023</v>
       </c>
       <c r="I96" t="s">
-        <v>257</v>
+        <v>110</v>
       </c>
       <c r="J96" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>197512101999052001</v>
       </c>
       <c r="C97" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D97" t="s">
         <v>97</v>
       </c>
       <c r="E97" t="s">
-        <v>126</v>
+        <v>260</v>
       </c>
       <c r="F97" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G97" t="s">
         <v>14</v>
       </c>
       <c r="H97">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I97" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="J97" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>197512101999052001</v>
       </c>
       <c r="C98" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D98" t="s">
         <v>97</v>
       </c>
       <c r="E98" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="F98" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G98" t="s">
         <v>14</v>
       </c>
       <c r="H98">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I98" t="s">
         <v>125</v>
       </c>
       <c r="J98" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>197512101999052001</v>
       </c>
       <c r="C99" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D99" t="s">
         <v>97</v>
       </c>
       <c r="E99" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="F99" t="s">
-        <v>263</v>
+        <v>109</v>
       </c>
       <c r="G99" t="s">
         <v>14</v>
       </c>
       <c r="H99">
         <v>2024</v>
       </c>
       <c r="I99" t="s">
-        <v>264</v>
+        <v>130</v>
       </c>
       <c r="J99" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>197512101999052001</v>
       </c>
       <c r="C100" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D100" t="s">
         <v>97</v>
       </c>
       <c r="E100" t="s">
         <v>266</v>
       </c>
       <c r="F100" t="s">
         <v>109</v>
       </c>
       <c r="G100" t="s">
         <v>14</v>
       </c>
       <c r="H100">
         <v>2024</v>
       </c>
       <c r="I100" t="s">
-        <v>125</v>
+        <v>267</v>
       </c>
       <c r="J100" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>197512101999052001</v>
       </c>
       <c r="C101" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D101" t="s">
         <v>97</v>
       </c>
       <c r="E101" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F101" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G101" t="s">
         <v>14</v>
       </c>
       <c r="H101">
         <v>2024</v>
       </c>
       <c r="I101" t="s">
-        <v>125</v>
+        <v>267</v>
       </c>
       <c r="J101" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>197512101999052001</v>
       </c>
       <c r="C102" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D102" t="s">
         <v>97</v>
       </c>
       <c r="E102" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F102" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G102" t="s">
         <v>14</v>
       </c>
       <c r="H102">
         <v>2024</v>
       </c>
       <c r="I102" t="s">
         <v>125</v>
       </c>
       <c r="J102" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>197512101999052001</v>
       </c>
       <c r="C103" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D103" t="s">
         <v>97</v>
       </c>
       <c r="E103" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F103" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G103" t="s">
         <v>14</v>
       </c>
       <c r="H103">
         <v>2024</v>
       </c>
       <c r="I103" t="s">
-        <v>273</v>
+        <v>125</v>
       </c>
       <c r="J103" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>197512101999052001</v>
       </c>
       <c r="C104" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D104" t="s">
         <v>97</v>
       </c>
       <c r="E104" t="s">
         <v>275</v>
       </c>
       <c r="F104" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="G104" t="s">
         <v>14</v>
       </c>
       <c r="H104">
         <v>2024</v>
       </c>
       <c r="I104" t="s">
-        <v>273</v>
+        <v>125</v>
       </c>
       <c r="J104" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>197512101999052001</v>
       </c>
       <c r="C105" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D105" t="s">
         <v>97</v>
       </c>
       <c r="E105" t="s">
         <v>277</v>
       </c>
       <c r="F105" t="s">
-        <v>116</v>
+        <v>278</v>
       </c>
       <c r="G105" t="s">
         <v>14</v>
       </c>
       <c r="H105">
         <v>2024</v>
       </c>
       <c r="I105" t="s">
-        <v>125</v>
+        <v>279</v>
       </c>
       <c r="J105" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>197512101999052001</v>
       </c>
       <c r="C106" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D106" t="s">
         <v>97</v>
       </c>
       <c r="E106" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F106" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G106" t="s">
         <v>14</v>
       </c>
       <c r="H106">
         <v>2024</v>
       </c>
       <c r="I106" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="J106" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>197512101999052001</v>
       </c>
       <c r="C107" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D107" t="s">
         <v>97</v>
       </c>
       <c r="E107" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F107" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G107" t="s">
         <v>14</v>
       </c>
       <c r="H107">
         <v>2024</v>
       </c>
       <c r="I107" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J107" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>197512101999052001</v>
       </c>
       <c r="C108" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>97</v>
       </c>
       <c r="E108" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F108" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G108" t="s">
         <v>14</v>
       </c>
       <c r="H108">
         <v>2024</v>
       </c>
       <c r="I108" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J108" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>197512101999052001</v>
       </c>
       <c r="C109" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D109" t="s">
         <v>97</v>
       </c>
       <c r="E109" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F109" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G109" t="s">
         <v>14</v>
       </c>
       <c r="H109">
         <v>2024</v>
       </c>
       <c r="I109" t="s">
         <v>125</v>
       </c>
       <c r="J109" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>197512101999052001</v>
       </c>
       <c r="C110" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D110" t="s">
         <v>97</v>
       </c>
       <c r="E110" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="F110" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G110" t="s">
         <v>14</v>
       </c>
       <c r="H110">
         <v>2024</v>
       </c>
       <c r="I110" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="J110" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>197512101999052001</v>
       </c>
       <c r="C111" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D111" t="s">
         <v>97</v>
       </c>
       <c r="E111" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F111" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G111" t="s">
         <v>14</v>
       </c>
       <c r="H111">
         <v>2024</v>
       </c>
       <c r="I111" t="s">
         <v>125</v>
       </c>
       <c r="J111" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>197512101999052001</v>
       </c>
       <c r="C112" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D112" t="s">
         <v>97</v>
       </c>
       <c r="E112" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="F112" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G112" t="s">
         <v>14</v>
       </c>
       <c r="H112">
         <v>2024</v>
       </c>
       <c r="I112" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J112" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>197512101999052001</v>
       </c>
       <c r="C113" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D113" t="s">
         <v>97</v>
       </c>
       <c r="E113" t="s">
-        <v>291</v>
+        <v>137</v>
       </c>
       <c r="F113" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G113" t="s">
         <v>14</v>
       </c>
       <c r="H113">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I113" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="J113" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>197512101999052001</v>
       </c>
       <c r="C114" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D114" t="s">
         <v>97</v>
       </c>
       <c r="E114" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F114" t="s">
-        <v>242</v>
+        <v>109</v>
       </c>
       <c r="G114" t="s">
         <v>14</v>
       </c>
       <c r="H114">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I114" t="s">
-        <v>294</v>
+        <v>125</v>
       </c>
       <c r="J114" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>197512101999052001</v>
       </c>
       <c r="C115" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D115" t="s">
         <v>97</v>
       </c>
       <c r="E115" t="s">
         <v>296</v>
       </c>
       <c r="F115" t="s">
-        <v>242</v>
+        <v>112</v>
       </c>
       <c r="G115" t="s">
         <v>14</v>
       </c>
       <c r="H115">
         <v>2025</v>
       </c>
       <c r="I115" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="J115" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>197512101999052001</v>
       </c>
       <c r="C116" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D116" t="s">
         <v>97</v>
       </c>
       <c r="E116" t="s">
         <v>298</v>
       </c>
       <c r="F116" t="s">
-        <v>299</v>
+        <v>258</v>
       </c>
       <c r="G116" t="s">
         <v>14</v>
       </c>
       <c r="H116">
         <v>2025</v>
       </c>
       <c r="I116" t="s">
-        <v>125</v>
+        <v>299</v>
       </c>
       <c r="J116" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>197512101999052001</v>
       </c>
       <c r="C117" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D117" t="s">
         <v>97</v>
       </c>
       <c r="E117" t="s">
         <v>301</v>
       </c>
       <c r="F117" t="s">
-        <v>109</v>
+        <v>258</v>
       </c>
       <c r="G117" t="s">
         <v>14</v>
       </c>
       <c r="H117">
         <v>2025</v>
       </c>
       <c r="I117" t="s">
         <v>125</v>
       </c>
       <c r="J117" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>197512101999052001</v>
       </c>
       <c r="C118" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D118" t="s">
         <v>97</v>
       </c>
       <c r="E118" t="s">
         <v>303</v>
       </c>
       <c r="F118" t="s">
-        <v>116</v>
+        <v>258</v>
       </c>
       <c r="G118" t="s">
         <v>14</v>
       </c>
       <c r="H118">
         <v>2025</v>
       </c>
       <c r="I118" t="s">
         <v>125</v>
       </c>
       <c r="J118" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>197512101999052001</v>
       </c>
       <c r="C119" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D119" t="s">
         <v>97</v>
       </c>
       <c r="E119" t="s">
         <v>305</v>
       </c>
       <c r="F119" t="s">
-        <v>109</v>
+        <v>258</v>
       </c>
       <c r="G119" t="s">
         <v>14</v>
       </c>
       <c r="H119">
         <v>2025</v>
       </c>
       <c r="I119" t="s">
         <v>125</v>
       </c>
       <c r="J119" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>197512101999052001</v>
       </c>
       <c r="C120" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D120" t="s">
         <v>97</v>
       </c>
       <c r="E120" t="s">
         <v>307</v>
       </c>
       <c r="F120" t="s">
-        <v>112</v>
+        <v>308</v>
       </c>
       <c r="G120" t="s">
         <v>14</v>
       </c>
       <c r="H120">
         <v>2025</v>
       </c>
       <c r="I120" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="J120" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>197512101999052001</v>
       </c>
       <c r="C121" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D121" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E121" t="s">
-        <v>139</v>
+        <v>310</v>
       </c>
       <c r="F121" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="G121" t="s">
         <v>14</v>
       </c>
       <c r="H121">
         <v>2025</v>
       </c>
       <c r="I121" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="J121" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>197512101999052001</v>
       </c>
       <c r="C122" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D122" t="s">
         <v>97</v>
       </c>
       <c r="E122" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F122" t="s">
         <v>112</v>
       </c>
       <c r="G122" t="s">
         <v>14</v>
       </c>
       <c r="H122">
         <v>2025</v>
       </c>
       <c r="I122" t="s">
         <v>125</v>
       </c>
       <c r="J122" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>197512101999052001</v>
       </c>
       <c r="C123" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D123" t="s">
         <v>97</v>
       </c>
       <c r="E123" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F123" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G123" t="s">
         <v>14</v>
       </c>
       <c r="H123">
         <v>2025</v>
       </c>
       <c r="I123" t="s">
         <v>125</v>
       </c>
       <c r="J123" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>197512101999052001</v>
       </c>
       <c r="C124" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D124" t="s">
         <v>97</v>
       </c>
       <c r="E124" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="F124" t="s">
-        <v>242</v>
+        <v>114</v>
       </c>
       <c r="G124" t="s">
         <v>14</v>
       </c>
       <c r="H124">
         <v>2025</v>
       </c>
       <c r="I124" t="s">
         <v>125</v>
       </c>
       <c r="J124" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>197512101999052001</v>
       </c>
       <c r="C125" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D125" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>316</v>
+        <v>139</v>
       </c>
       <c r="F125" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="G125" t="s">
         <v>14</v>
       </c>
       <c r="H125">
         <v>2025</v>
       </c>
       <c r="I125" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="J125" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>197512101999052001</v>
       </c>
       <c r="C126" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D126" t="s">
         <v>97</v>
       </c>
       <c r="E126" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F126" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G126" t="s">
         <v>14</v>
       </c>
       <c r="H126">
         <v>2025</v>
       </c>
       <c r="I126" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="J126" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>197512101999052001</v>
       </c>
       <c r="C127" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D127" t="s">
         <v>97</v>
       </c>
       <c r="E127" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F127" t="s">
-        <v>321</v>
+        <v>112</v>
       </c>
       <c r="G127" t="s">
         <v>14</v>
       </c>
       <c r="H127">
         <v>2025</v>
       </c>
       <c r="I127" t="s">
         <v>125</v>
       </c>
       <c r="J127" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>197512101999052001</v>
       </c>
       <c r="C128" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D128" t="s">
         <v>97</v>
       </c>
       <c r="E128" t="s">
         <v>323</v>
       </c>
       <c r="F128" t="s">
-        <v>242</v>
+        <v>109</v>
       </c>
       <c r="G128" t="s">
         <v>14</v>
       </c>
       <c r="H128">
         <v>2025</v>
       </c>
       <c r="I128" t="s">
         <v>125</v>
       </c>
       <c r="J128" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>197512101999052001</v>
       </c>
       <c r="C129" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D129" t="s">
         <v>97</v>
       </c>
       <c r="E129" t="s">
         <v>325</v>
       </c>
       <c r="F129" t="s">
-        <v>242</v>
+        <v>112</v>
       </c>
       <c r="G129" t="s">
         <v>14</v>
       </c>
       <c r="H129">
         <v>2025</v>
       </c>
       <c r="I129" t="s">
         <v>125</v>
       </c>
       <c r="J129" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>196908121997031002</v>
+        <v>197512101999052001</v>
       </c>
       <c r="C130" t="s">
+        <v>223</v>
+      </c>
+      <c r="D130" t="s">
+        <v>97</v>
+      </c>
+      <c r="E130" t="s">
         <v>327</v>
       </c>
-      <c r="D130" t="s">
-[...2 lines deleted...]
-      <c r="E130" t="s">
+      <c r="F130" t="s">
         <v>328</v>
       </c>
-      <c r="F130" t="s">
+      <c r="G130" t="s">
+        <v>14</v>
+      </c>
+      <c r="H130">
+        <v>2025</v>
+      </c>
+      <c r="I130" t="s">
+        <v>125</v>
+      </c>
+      <c r="J130" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>196908121997031002</v>
+        <v>197512101999052001</v>
       </c>
       <c r="C131" t="s">
-        <v>327</v>
+        <v>223</v>
       </c>
       <c r="D131" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E131" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="F131" t="s">
-        <v>333</v>
+        <v>258</v>
       </c>
       <c r="G131" t="s">
         <v>14</v>
       </c>
-      <c r="H131" t="s">
-        <v>334</v>
+      <c r="H131">
+        <v>2025</v>
       </c>
       <c r="I131" t="s">
-        <v>71</v>
+        <v>127</v>
       </c>
       <c r="J131" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>196908121997031002</v>
+        <v>197512101999052001</v>
       </c>
       <c r="C132" t="s">
-        <v>327</v>
+        <v>223</v>
       </c>
       <c r="D132" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E132" t="s">
-        <v>139</v>
+        <v>332</v>
       </c>
       <c r="F132" t="s">
-        <v>336</v>
+        <v>112</v>
       </c>
       <c r="G132" t="s">
         <v>14</v>
       </c>
       <c r="H132">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I132" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="J132" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>196908121997031002</v>
+        <v>197512101999052001</v>
       </c>
       <c r="C133" t="s">
-        <v>327</v>
+        <v>223</v>
       </c>
       <c r="D133" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E133" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="F133" t="s">
-        <v>339</v>
+        <v>112</v>
       </c>
       <c r="G133" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H133">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I133" t="s">
-        <v>340</v>
+        <v>125</v>
       </c>
       <c r="J133" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>196908121997031002</v>
+        <v>197512101999052001</v>
       </c>
       <c r="C134" t="s">
-        <v>327</v>
+        <v>223</v>
       </c>
       <c r="D134" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E134" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="F134" t="s">
-        <v>342</v>
+        <v>258</v>
       </c>
       <c r="G134" t="s">
         <v>14</v>
       </c>
       <c r="H134">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I134" t="s">
-        <v>330</v>
+        <v>125</v>
       </c>
       <c r="J134" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>196908121997031002</v>
+        <v>197512101999052001</v>
       </c>
       <c r="C135" t="s">
-        <v>327</v>
+        <v>223</v>
       </c>
       <c r="D135" t="s">
         <v>97</v>
       </c>
       <c r="E135" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="F135" t="s">
-        <v>345</v>
+        <v>258</v>
       </c>
       <c r="G135" t="s">
         <v>14</v>
       </c>
       <c r="H135">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I135" t="s">
-        <v>346</v>
+        <v>125</v>
       </c>
       <c r="J135" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>199201112019032023</v>
+        <v>197512101999052001</v>
       </c>
       <c r="C136" t="s">
-        <v>348</v>
+        <v>223</v>
       </c>
       <c r="D136" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E136" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="F136" t="s">
-        <v>28</v>
+        <v>258</v>
       </c>
       <c r="G136" t="s">
         <v>14</v>
       </c>
       <c r="H136">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I136" t="s">
-        <v>71</v>
+        <v>125</v>
+      </c>
+      <c r="J136" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>199201112019032023</v>
+        <v>197512101999052001</v>
       </c>
       <c r="C137" t="s">
-        <v>348</v>
+        <v>223</v>
       </c>
       <c r="D137" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E137" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="F137" t="s">
-        <v>351</v>
+        <v>258</v>
       </c>
       <c r="G137" t="s">
         <v>14</v>
       </c>
       <c r="H137">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I137" t="s">
-        <v>71</v>
+        <v>125</v>
+      </c>
+      <c r="J137" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>199201112019032023</v>
+        <v>196908121997031002</v>
       </c>
       <c r="C138" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F138" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="G138" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H138">
         <v>2024</v>
       </c>
       <c r="I138" t="s">
-        <v>58</v>
+        <v>347</v>
       </c>
       <c r="J138" t="s">
-        <v>59</v>
+        <v>348</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>199201112019032023</v>
+        <v>196908121997031002</v>
       </c>
       <c r="C139" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D139" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="F139" t="s">
-        <v>130</v>
+        <v>350</v>
       </c>
       <c r="G139" t="s">
         <v>14</v>
       </c>
-      <c r="H139">
-        <v>2024</v>
+      <c r="H139" t="s">
+        <v>351</v>
       </c>
       <c r="I139" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="J139" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>199201112019032023</v>
+        <v>196908121997031002</v>
       </c>
       <c r="C140" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="F140" t="s">
-        <v>103</v>
+        <v>353</v>
       </c>
       <c r="G140" t="s">
         <v>14</v>
       </c>
       <c r="H140">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I140" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="J140" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>199201112019032023</v>
+        <v>196908121997031002</v>
       </c>
       <c r="C141" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D141" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E141" t="s">
-        <v>63</v>
+        <v>355</v>
       </c>
       <c r="F141" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="G141" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H141">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I141" t="s">
-        <v>64</v>
+        <v>357</v>
       </c>
       <c r="J141" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>199201112019032023</v>
+        <v>196908121997031002</v>
       </c>
       <c r="C142" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F142" t="s">
-        <v>99</v>
+        <v>360</v>
       </c>
       <c r="G142" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H142">
         <v>2025</v>
       </c>
       <c r="I142" t="s">
-        <v>58</v>
+        <v>361</v>
       </c>
       <c r="J142" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>199201112019032023</v>
+        <v>196908121997031002</v>
       </c>
       <c r="C143" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D143" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="F143" t="s">
-        <v>99</v>
+        <v>363</v>
       </c>
       <c r="G143" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H143">
         <v>2025</v>
       </c>
       <c r="I143" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="J143" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>199201112019032023</v>
+        <v>196908121997031002</v>
       </c>
       <c r="C144" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
-        <v>139</v>
+        <v>365</v>
       </c>
       <c r="F144" t="s">
-        <v>140</v>
+        <v>366</v>
       </c>
       <c r="G144" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H144">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="I144" t="s">
-        <v>95</v>
+        <v>367</v>
       </c>
       <c r="J144" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
         <v>199201112019032023</v>
       </c>
       <c r="C145" t="s">
-        <v>348</v>
+        <v>369</v>
       </c>
       <c r="D145" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>102</v>
+        <v>370</v>
       </c>
       <c r="F145" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="G145" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H145">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="I145" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>71</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>198901102019031012</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C146" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="F146" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="G146" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H146">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="I146" t="s">
-        <v>369</v>
+        <v>71</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>198901102019031012</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C147" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F147" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="G147" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H147">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="I147" t="s">
-        <v>372</v>
+        <v>58</v>
+      </c>
+      <c r="J147" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>199210022019032021</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C148" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D148" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E148" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F148" t="s">
-        <v>375</v>
+        <v>135</v>
       </c>
       <c r="G148" t="s">
         <v>14</v>
       </c>
       <c r="H148">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="I148" t="s">
+        <v>95</v>
+      </c>
+      <c r="J148" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>199210022019032021</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C149" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>377</v>
       </c>
       <c r="F149" t="s">
+        <v>103</v>
+      </c>
+      <c r="G149" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149">
+        <v>2024</v>
+      </c>
+      <c r="I149" t="s">
         <v>378</v>
       </c>
-      <c r="G149" t="s">
-[...5 lines deleted...]
-      <c r="I149" t="s">
+      <c r="J149" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>199210022019032021</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C150" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
+        <v>63</v>
+      </c>
+      <c r="F150" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G150" t="s">
         <v>40</v>
       </c>
       <c r="H150">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="I150" t="s">
+        <v>64</v>
+      </c>
+      <c r="J150" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>199210022019032021</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C151" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D151" t="s">
         <v>97</v>
       </c>
       <c r="E151" t="s">
+        <v>102</v>
+      </c>
+      <c r="F151" t="s">
+        <v>103</v>
+      </c>
+      <c r="G151" t="s">
+        <v>29</v>
+      </c>
+      <c r="H151">
+        <v>2025</v>
+      </c>
+      <c r="I151" t="s">
+        <v>58</v>
+      </c>
+      <c r="J151" t="s">
         <v>382</v>
-      </c>
-[...10 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>198201072023212022</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C152" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F152" t="s">
-        <v>387</v>
+        <v>99</v>
       </c>
       <c r="G152" t="s">
         <v>29</v>
       </c>
       <c r="H152">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I152" t="s">
-        <v>388</v>
+        <v>58</v>
       </c>
       <c r="J152" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>198201072023212022</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C153" t="s">
+        <v>369</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>139</v>
+      </c>
+      <c r="F153" t="s">
+        <v>140</v>
+      </c>
+      <c r="G153" t="s">
+        <v>14</v>
+      </c>
+      <c r="H153">
+        <v>2025</v>
+      </c>
+      <c r="I153" t="s">
+        <v>95</v>
+      </c>
+      <c r="J153" t="s">
         <v>385</v>
-      </c>
-[...19 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>198201072023212022</v>
+        <v>199201112019032023</v>
       </c>
       <c r="C154" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="D154" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E154" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="F154" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G154" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H154">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I154" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="J154" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>198201072023212022</v>
+        <v>198901102019031012</v>
       </c>
       <c r="C155" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="F155" t="s">
-        <v>28</v>
+        <v>389</v>
       </c>
       <c r="G155" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H155">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I155" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>390</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>198201072023212022</v>
+        <v>198901102019031012</v>
       </c>
       <c r="C156" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="F156" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G156" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H156">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I156" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>393</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>198201072023212022</v>
+        <v>199210022019032021</v>
       </c>
       <c r="C157" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="D157" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E157" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="F157" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="G157" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H157">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="I157" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>198201072023212022</v>
+        <v>199210022019032021</v>
       </c>
       <c r="C158" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="F158" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="G158" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H158">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="I158" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>198201072023212022</v>
+        <v>199210022019032021</v>
       </c>
       <c r="C159" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="D159" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E159" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="F159" t="s">
-        <v>407</v>
+        <v>28</v>
       </c>
       <c r="G159" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H159">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="I159" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>402</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>198201072023212022</v>
+        <v>199210022019032021</v>
       </c>
       <c r="C160" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="D160" t="s">
         <v>97</v>
       </c>
       <c r="E160" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="F160" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="G160" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H160">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="I160" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>405</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
         <v>198201072023212022</v>
       </c>
       <c r="C161" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
-        <v>139</v>
+        <v>407</v>
       </c>
       <c r="F161" t="s">
-        <v>140</v>
+        <v>408</v>
       </c>
       <c r="G161" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H161">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I161" t="s">
-        <v>95</v>
+        <v>409</v>
       </c>
       <c r="J161" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
         <v>198201072023212022</v>
       </c>
       <c r="C162" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
       <c r="D162" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E162" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="F162" t="s">
-        <v>103</v>
+        <v>412</v>
       </c>
       <c r="G162" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H162">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I162" t="s">
-        <v>100</v>
+        <v>413</v>
       </c>
       <c r="J162" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
         <v>198201072023212022</v>
       </c>
       <c r="C163" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
-        <v>139</v>
+        <v>63</v>
       </c>
       <c r="F163" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="G163" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H163">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I163" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="J163" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
         <v>198201072023212022</v>
       </c>
       <c r="C164" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
+        <v>416</v>
+      </c>
+      <c r="F164" t="s">
+        <v>28</v>
+      </c>
+      <c r="G164" t="s">
+        <v>14</v>
+      </c>
+      <c r="H164">
+        <v>2024</v>
+      </c>
+      <c r="I164" t="s">
+        <v>64</v>
+      </c>
+      <c r="J164" t="s">
         <v>417</v>
-      </c>
-[...13 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
         <v>198201072023212022</v>
       </c>
       <c r="C165" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="F165" t="s">
-        <v>28</v>
+        <v>412</v>
       </c>
       <c r="G165" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H165">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I165" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="J165" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
         <v>198201072023212022</v>
       </c>
       <c r="C166" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
       <c r="D166" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E166" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="F166" t="s">
-        <v>155</v>
+        <v>421</v>
       </c>
       <c r="G166" t="s">
         <v>29</v>
       </c>
       <c r="H166">
         <v>2025</v>
       </c>
       <c r="I166" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="J166" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>198907202019032011</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C167" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
-        <v>139</v>
+        <v>424</v>
       </c>
       <c r="F167" t="s">
-        <v>140</v>
+        <v>425</v>
       </c>
       <c r="G167" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H167">
         <v>2025</v>
       </c>
       <c r="I167" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="J167" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>198601062019032018</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C168" t="s">
+        <v>406</v>
+      </c>
+      <c r="D168" t="s">
+        <v>97</v>
+      </c>
+      <c r="E168" t="s">
+        <v>427</v>
+      </c>
+      <c r="F168" t="s">
         <v>428</v>
       </c>
-      <c r="D168" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G168" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H168">
         <v>2025</v>
       </c>
       <c r="I168" t="s">
-        <v>95</v>
+        <v>429</v>
       </c>
       <c r="J168" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>197812312007102008</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C169" t="s">
-        <v>430</v>
+        <v>406</v>
       </c>
       <c r="D169" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E169" t="s">
-        <v>139</v>
+        <v>431</v>
       </c>
       <c r="F169" t="s">
-        <v>140</v>
+        <v>432</v>
       </c>
       <c r="G169" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H169">
         <v>2025</v>
       </c>
       <c r="I169" t="s">
-        <v>95</v>
+        <v>433</v>
       </c>
       <c r="J169" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>197812312007102008</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C170" t="s">
-        <v>430</v>
+        <v>406</v>
       </c>
       <c r="D170" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E170" t="s">
-        <v>432</v>
+        <v>139</v>
       </c>
       <c r="F170" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="G170" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H170">
         <v>2025</v>
       </c>
       <c r="I170" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="J170" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>198710232023212041</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C171" t="s">
-        <v>434</v>
+        <v>406</v>
       </c>
       <c r="D171" t="s">
         <v>97</v>
       </c>
       <c r="E171" t="s">
-        <v>215</v>
+        <v>436</v>
       </c>
       <c r="F171" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="G171" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="H171">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I171" t="s">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="J171" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>198710232023212041</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C172" t="s">
-        <v>434</v>
+        <v>406</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>139</v>
       </c>
       <c r="F172" t="s">
         <v>140</v>
       </c>
       <c r="G172" t="s">
         <v>14</v>
       </c>
       <c r="H172">
         <v>2025</v>
       </c>
       <c r="I172" t="s">
         <v>95</v>
       </c>
       <c r="J172" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>198710232023212041</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C173" t="s">
-        <v>434</v>
+        <v>406</v>
       </c>
       <c r="D173" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F173" t="s">
-        <v>109</v>
+        <v>160</v>
       </c>
       <c r="G173" t="s">
         <v>29</v>
       </c>
       <c r="H173">
         <v>2025</v>
       </c>
       <c r="I173" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="J173" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>198710232023212041</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C174" t="s">
-        <v>434</v>
+        <v>406</v>
       </c>
       <c r="D174" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E174" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F174" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G174" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H174">
         <v>2025</v>
       </c>
       <c r="I174" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J174" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>198710232023212041</v>
+        <v>198201072023212022</v>
       </c>
       <c r="C175" t="s">
-        <v>434</v>
+        <v>406</v>
       </c>
       <c r="D175" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E175" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="F175" t="s">
-        <v>116</v>
+        <v>160</v>
       </c>
       <c r="G175" t="s">
         <v>29</v>
       </c>
       <c r="H175">
         <v>2025</v>
       </c>
       <c r="I175" t="s">
-        <v>438</v>
+        <v>367</v>
       </c>
       <c r="J175" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>198710232023212041</v>
+        <v>198907202019032011</v>
       </c>
       <c r="C176" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="D176" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
-        <v>444</v>
+        <v>139</v>
       </c>
       <c r="F176" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="G176" t="s">
         <v>14</v>
       </c>
       <c r="H176">
         <v>2025</v>
       </c>
       <c r="I176" t="s">
-        <v>438</v>
+        <v>95</v>
       </c>
       <c r="J176" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>198710232023212041</v>
+        <v>198601062019032018</v>
       </c>
       <c r="C177" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="D177" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>446</v>
+        <v>139</v>
       </c>
       <c r="F177" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="G177" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H177">
         <v>2025</v>
       </c>
       <c r="I177" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="J177" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>198710232023212041</v>
+        <v>197812312007102008</v>
       </c>
       <c r="C178" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
       <c r="D178" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>448</v>
+        <v>139</v>
       </c>
       <c r="F178" t="s">
-        <v>449</v>
+        <v>140</v>
       </c>
       <c r="G178" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H178">
         <v>2025</v>
       </c>
       <c r="I178" t="s">
-        <v>450</v>
+        <v>95</v>
       </c>
       <c r="J178" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>198710232023212041</v>
+        <v>197812312007102008</v>
       </c>
       <c r="C179" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
       <c r="D179" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E179" t="s">
         <v>452</v>
       </c>
       <c r="F179" t="s">
-        <v>453</v>
+        <v>103</v>
       </c>
       <c r="G179" t="s">
         <v>29</v>
       </c>
       <c r="H179">
         <v>2025</v>
       </c>
       <c r="I179" t="s">
-        <v>450</v>
+        <v>100</v>
       </c>
       <c r="J179" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
         <v>198710232023212041</v>
       </c>
       <c r="C180" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="D180" t="s">
         <v>97</v>
       </c>
       <c r="E180" t="s">
+        <v>220</v>
+      </c>
+      <c r="F180" t="s">
+        <v>114</v>
+      </c>
+      <c r="G180" t="s">
+        <v>50</v>
+      </c>
+      <c r="H180">
+        <v>2024</v>
+      </c>
+      <c r="I180" t="s">
+        <v>130</v>
+      </c>
+      <c r="J180" t="s">
         <v>455</v>
-      </c>
-[...13 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
         <v>198710232023212041</v>
       </c>
       <c r="C181" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="D181" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>457</v>
+        <v>139</v>
       </c>
       <c r="F181" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="G181" t="s">
         <v>14</v>
       </c>
       <c r="H181">
         <v>2025</v>
       </c>
       <c r="I181" t="s">
-        <v>438</v>
+        <v>95</v>
       </c>
       <c r="J181" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
         <v>198710232023212041</v>
       </c>
       <c r="C182" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="D182" t="s">
         <v>97</v>
       </c>
       <c r="E182" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="F182" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G182" t="s">
         <v>29</v>
       </c>
       <c r="H182">
         <v>2025</v>
       </c>
       <c r="I182" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="J182" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
         <v>198710232023212041</v>
       </c>
       <c r="C183" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="D183" t="s">
         <v>97</v>
       </c>
       <c r="E183" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="F183" t="s">
         <v>109</v>
       </c>
       <c r="G183" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H183">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="I183" t="s">
-        <v>438</v>
+        <v>458</v>
       </c>
       <c r="J183" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>197603041999032001</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C184" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="D184" t="s">
         <v>97</v>
       </c>
       <c r="E184" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="F184" t="s">
         <v>109</v>
       </c>
       <c r="G184" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H184">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="I184" t="s">
-        <v>110</v>
+        <v>458</v>
+      </c>
+      <c r="J184" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>197603041999032001</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C185" t="s">
+        <v>454</v>
+      </c>
+      <c r="D185" t="s">
+        <v>97</v>
+      </c>
+      <c r="E185" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
       <c r="F185" t="s">
         <v>112</v>
       </c>
       <c r="G185" t="s">
         <v>14</v>
       </c>
       <c r="H185">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="I185" t="s">
-        <v>110</v>
+        <v>458</v>
+      </c>
+      <c r="J185" t="s">
+        <v>465</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>197610102005011009</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C186" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="D186" t="s">
         <v>97</v>
       </c>
       <c r="E186" t="s">
-        <v>139</v>
+        <v>466</v>
       </c>
       <c r="F186" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="G186" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H186">
         <v>2025</v>
       </c>
       <c r="I186" t="s">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="J186" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>199205052019032033</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C187" t="s">
+        <v>454</v>
+      </c>
+      <c r="D187" t="s">
+        <v>97</v>
+      </c>
+      <c r="E187" t="s">
+        <v>468</v>
+      </c>
+      <c r="F187" t="s">
         <v>469</v>
       </c>
-      <c r="D187" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G187" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H187">
         <v>2025</v>
       </c>
       <c r="I187" t="s">
-        <v>95</v>
+        <v>470</v>
       </c>
       <c r="J187" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>198406202019032007</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C188" t="s">
-        <v>471</v>
+        <v>454</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>472</v>
       </c>
       <c r="F188" t="s">
-        <v>57</v>
+        <v>473</v>
       </c>
       <c r="G188" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="H188">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I188" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="J188" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>198406202019032007</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C189" t="s">
-        <v>471</v>
+        <v>454</v>
       </c>
       <c r="D189" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E189" t="s">
         <v>475</v>
       </c>
       <c r="F189" t="s">
+        <v>112</v>
+      </c>
+      <c r="G189" t="s">
+        <v>14</v>
+      </c>
+      <c r="H189">
+        <v>2025</v>
+      </c>
+      <c r="I189" t="s">
+        <v>458</v>
+      </c>
+      <c r="J189" t="s">
         <v>476</v>
-      </c>
-[...10 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>198406202019032007</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C190" t="s">
-        <v>471</v>
+        <v>454</v>
       </c>
       <c r="D190" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E190" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F190" t="s">
-        <v>480</v>
+        <v>109</v>
       </c>
       <c r="G190" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H190">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I190" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="J190" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>197301082025212006</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C191" t="s">
-        <v>483</v>
+        <v>454</v>
       </c>
       <c r="D191" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E191" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="F191" t="s">
-        <v>485</v>
+        <v>112</v>
       </c>
       <c r="G191" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H191">
         <v>2025</v>
       </c>
       <c r="I191" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="J191" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>198403222005011001</v>
+        <v>198710232023212041</v>
       </c>
       <c r="C192" t="s">
-        <v>488</v>
+        <v>454</v>
       </c>
       <c r="D192" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E192" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="F192" t="s">
-        <v>490</v>
+        <v>112</v>
       </c>
       <c r="G192" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H192">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="I192" t="s">
-        <v>491</v>
+        <v>458</v>
       </c>
       <c r="J192" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>198403222005011001</v>
+        <v>197603041999032001</v>
       </c>
       <c r="C193" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="D193" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E193" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="F193" t="s">
-        <v>494</v>
+        <v>112</v>
       </c>
       <c r="G193" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H193">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="I193" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>110</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>196612311999052013</v>
+        <v>197603041999032001</v>
       </c>
       <c r="C194" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="D194" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E194" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="F194" t="s">
-        <v>499</v>
+        <v>114</v>
       </c>
       <c r="G194" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H194">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I194" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>110</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>196612311999052013</v>
+        <v>197610102005011009</v>
       </c>
       <c r="C195" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="D195" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E195" t="s">
-        <v>502</v>
+        <v>139</v>
       </c>
       <c r="F195" t="s">
-        <v>503</v>
+        <v>140</v>
       </c>
       <c r="G195" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H195">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="I195" t="s">
-        <v>504</v>
+        <v>95</v>
       </c>
       <c r="J195" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>196612311999052013</v>
+        <v>199205052019032033</v>
       </c>
       <c r="C196" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="D196" t="s">
         <v>97</v>
       </c>
       <c r="E196" t="s">
-        <v>506</v>
+        <v>139</v>
       </c>
       <c r="F196" t="s">
-        <v>507</v>
+        <v>140</v>
       </c>
       <c r="G196" t="s">
-        <v>508</v>
+        <v>14</v>
       </c>
       <c r="H196">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="I196" t="s">
-        <v>509</v>
+        <v>95</v>
       </c>
       <c r="J196" t="s">
-        <v>510</v>
+        <v>490</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>196612311999052013</v>
+        <v>198406202019032007</v>
       </c>
       <c r="C197" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>511</v>
+        <v>492</v>
       </c>
       <c r="F197" t="s">
-        <v>512</v>
+        <v>57</v>
       </c>
       <c r="G197" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H197">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="I197" t="s">
-        <v>513</v>
+        <v>493</v>
       </c>
       <c r="J197" t="s">
-        <v>514</v>
+        <v>494</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>196612311999052013</v>
+        <v>198406202019032007</v>
       </c>
       <c r="C198" t="s">
+        <v>491</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>495</v>
+      </c>
+      <c r="F198" t="s">
+        <v>496</v>
+      </c>
+      <c r="G198" t="s">
+        <v>29</v>
+      </c>
+      <c r="H198">
+        <v>2024</v>
+      </c>
+      <c r="I198" t="s">
         <v>497</v>
       </c>
-      <c r="D198" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J198" t="s">
-        <v>517</v>
+        <v>498</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>196612311999052013</v>
+        <v>198406202019032007</v>
       </c>
       <c r="C199" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="D199" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>518</v>
+        <v>499</v>
       </c>
       <c r="F199" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="G199" t="s">
-        <v>508</v>
+        <v>50</v>
       </c>
       <c r="H199">
         <v>2024</v>
       </c>
       <c r="I199" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="J199" t="s">
-        <v>519</v>
+        <v>502</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>196612311999052013</v>
+        <v>197301082025212006</v>
       </c>
       <c r="C200" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
-        <v>520</v>
+        <v>504</v>
       </c>
       <c r="F200" t="s">
-        <v>521</v>
+        <v>505</v>
       </c>
       <c r="G200" t="s">
-        <v>508</v>
+        <v>14</v>
       </c>
       <c r="H200">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I200" t="s">
-        <v>522</v>
+        <v>506</v>
       </c>
       <c r="J200" t="s">
-        <v>523</v>
+        <v>507</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>197112201999052002</v>
+        <v>198403222005011001</v>
       </c>
       <c r="C201" t="s">
-        <v>524</v>
+        <v>508</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
-        <v>139</v>
+        <v>509</v>
       </c>
       <c r="F201" t="s">
-        <v>140</v>
+        <v>510</v>
       </c>
       <c r="G201" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H201">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="I201" t="s">
-        <v>95</v>
+        <v>511</v>
       </c>
       <c r="J201" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>197103071999052001</v>
+        <v>198403222005011001</v>
       </c>
       <c r="C202" t="s">
-        <v>526</v>
+        <v>508</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="F202" t="s">
-        <v>528</v>
+        <v>514</v>
       </c>
       <c r="G202" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H202">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I202" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="J202" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>197012312006042005</v>
+        <v>196612311999052013</v>
       </c>
       <c r="C203" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="D203" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E203" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="F203" t="s">
-        <v>57</v>
+        <v>519</v>
       </c>
       <c r="G203" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H203">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="I203" t="s">
-        <v>533</v>
+        <v>520</v>
       </c>
       <c r="J203" t="s">
-        <v>534</v>
+        <v>521</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>197012312006042005</v>
+        <v>196612311999052013</v>
       </c>
       <c r="C204" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="D204" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E204" t="s">
-        <v>535</v>
+        <v>522</v>
       </c>
       <c r="F204" t="s">
-        <v>112</v>
+        <v>523</v>
       </c>
       <c r="G204" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H204">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="I204" t="s">
-        <v>110</v>
+        <v>524</v>
       </c>
       <c r="J204" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>197012312006042005</v>
+        <v>196612311999052013</v>
       </c>
       <c r="C205" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="D205" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E205" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="F205" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="G205" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="H205">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="I205" t="s">
-        <v>408</v>
+        <v>529</v>
       </c>
       <c r="J205" t="s">
-        <v>539</v>
+        <v>530</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>198712292019031011</v>
+        <v>196612311999052013</v>
       </c>
       <c r="C206" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="D206" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E206" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="F206" t="s">
-        <v>542</v>
+        <v>366</v>
       </c>
       <c r="G206" t="s">
         <v>29</v>
       </c>
       <c r="H206">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="I206" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="J206" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>198712292019031011</v>
+        <v>196612311999052013</v>
       </c>
       <c r="C207" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="D207" t="s">
         <v>97</v>
       </c>
       <c r="E207" t="s">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="F207" t="s">
-        <v>546</v>
+        <v>527</v>
       </c>
       <c r="G207" t="s">
-        <v>29</v>
+        <v>528</v>
       </c>
       <c r="H207">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I207" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="J207" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>198712292019031011</v>
+        <v>196612311999052013</v>
       </c>
       <c r="C208" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="D208" t="s">
         <v>97</v>
       </c>
       <c r="E208" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="F208" t="s">
-        <v>407</v>
+        <v>527</v>
       </c>
       <c r="G208" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="H208">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I208" t="s">
-        <v>408</v>
+        <v>529</v>
       </c>
       <c r="J208" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>198712292019031011</v>
+        <v>196612311999052013</v>
       </c>
       <c r="C209" t="s">
+        <v>517</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>539</v>
+      </c>
+      <c r="F209" t="s">
         <v>540</v>
       </c>
-      <c r="D209" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G209" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="H209">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I209" t="s">
-        <v>408</v>
+        <v>541</v>
       </c>
       <c r="J209" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>198712292019031011</v>
+        <v>197112201999052002</v>
       </c>
       <c r="C210" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="D210" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E210" t="s">
-        <v>552</v>
+        <v>139</v>
       </c>
       <c r="F210" t="s">
-        <v>553</v>
+        <v>140</v>
       </c>
       <c r="G210" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H210">
         <v>2025</v>
       </c>
       <c r="I210" t="s">
-        <v>543</v>
+        <v>95</v>
       </c>
       <c r="J210" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>198712292019031011</v>
+        <v>197103071999052001</v>
       </c>
       <c r="C211" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="D211" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E211" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F211" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="G211" t="s">
         <v>29</v>
       </c>
       <c r="H211">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I211" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="J211" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>198712292019031011</v>
+        <v>197012312006042005</v>
       </c>
       <c r="C212" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="D212" t="s">
         <v>97</v>
       </c>
       <c r="E212" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="F212" t="s">
-        <v>556</v>
+        <v>57</v>
       </c>
       <c r="G212" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H212">
         <v>2025</v>
       </c>
       <c r="I212" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="J212" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
-        <v>198712292019031011</v>
+        <v>197012312006042005</v>
       </c>
       <c r="C213" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="D213" t="s">
         <v>97</v>
       </c>
       <c r="E213" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F213" t="s">
-        <v>556</v>
+        <v>114</v>
       </c>
       <c r="G213" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H213">
         <v>2025</v>
       </c>
       <c r="I213" t="s">
-        <v>560</v>
+        <v>110</v>
       </c>
       <c r="J213" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
-        <v>198712292019031011</v>
+        <v>197012312006042005</v>
       </c>
       <c r="C214" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="D214" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E214" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="F214" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="G214" t="s">
-        <v>14</v>
+        <v>528</v>
       </c>
       <c r="H214">
         <v>2025</v>
       </c>
       <c r="I214" t="s">
-        <v>563</v>
+        <v>429</v>
       </c>
       <c r="J214" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
         <v>198712292019031011</v>
       </c>
       <c r="C215" t="s">
-        <v>540</v>
+        <v>559</v>
       </c>
       <c r="D215" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E215" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="F215" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="G215" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H215">
         <v>2025</v>
       </c>
       <c r="I215" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="J215" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
         <v>198712292019031011</v>
       </c>
       <c r="C216" t="s">
-        <v>540</v>
+        <v>559</v>
       </c>
       <c r="D216" t="s">
         <v>97</v>
       </c>
       <c r="E216" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F216" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="G216" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H216">
         <v>2025</v>
       </c>
       <c r="I216" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="J216" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
         <v>198712292019031011</v>
       </c>
       <c r="C217" t="s">
-        <v>540</v>
+        <v>559</v>
       </c>
       <c r="D217" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E217" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F217" t="s">
-        <v>574</v>
+        <v>428</v>
       </c>
       <c r="G217" t="s">
-        <v>14</v>
+        <v>528</v>
       </c>
       <c r="H217">
         <v>2025</v>
       </c>
       <c r="I217" t="s">
+        <v>429</v>
+      </c>
+      <c r="J217" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218">
+        <v>217</v>
+      </c>
+      <c r="B218">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C218" t="s">
+        <v>559</v>
+      </c>
+      <c r="D218" t="s">
+        <v>97</v>
+      </c>
+      <c r="E218" t="s">
+        <v>567</v>
+      </c>
+      <c r="F218" t="s">
+        <v>569</v>
+      </c>
+      <c r="G218" t="s">
+        <v>528</v>
+      </c>
+      <c r="H218">
+        <v>2025</v>
+      </c>
+      <c r="I218" t="s">
+        <v>429</v>
+      </c>
+      <c r="J218" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C219" t="s">
+        <v>559</v>
+      </c>
+      <c r="D219" t="s">
+        <v>97</v>
+      </c>
+      <c r="E219" t="s">
+        <v>571</v>
+      </c>
+      <c r="F219" t="s">
+        <v>572</v>
+      </c>
+      <c r="G219" t="s">
+        <v>29</v>
+      </c>
+      <c r="H219">
+        <v>2025</v>
+      </c>
+      <c r="I219" t="s">
+        <v>562</v>
+      </c>
+      <c r="J219" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C220" t="s">
+        <v>559</v>
+      </c>
+      <c r="D220" t="s">
+        <v>97</v>
+      </c>
+      <c r="E220" t="s">
+        <v>560</v>
+      </c>
+      <c r="F220" t="s">
+        <v>561</v>
+      </c>
+      <c r="G220" t="s">
+        <v>29</v>
+      </c>
+      <c r="H220">
+        <v>2025</v>
+      </c>
+      <c r="I220" t="s">
+        <v>562</v>
+      </c>
+      <c r="J220" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C221" t="s">
+        <v>559</v>
+      </c>
+      <c r="D221" t="s">
+        <v>97</v>
+      </c>
+      <c r="E221" t="s">
+        <v>574</v>
+      </c>
+      <c r="F221" t="s">
         <v>575</v>
       </c>
-      <c r="J217" t="s">
+      <c r="G221" t="s">
+        <v>14</v>
+      </c>
+      <c r="H221">
+        <v>2025</v>
+      </c>
+      <c r="I221" t="s">
         <v>576</v>
+      </c>
+      <c r="J221" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C222" t="s">
+        <v>559</v>
+      </c>
+      <c r="D222" t="s">
+        <v>97</v>
+      </c>
+      <c r="E222" t="s">
+        <v>578</v>
+      </c>
+      <c r="F222" t="s">
+        <v>575</v>
+      </c>
+      <c r="G222" t="s">
+        <v>14</v>
+      </c>
+      <c r="H222">
+        <v>2025</v>
+      </c>
+      <c r="I222" t="s">
+        <v>579</v>
+      </c>
+      <c r="J222" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223">
+        <v>222</v>
+      </c>
+      <c r="B223">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C223" t="s">
+        <v>559</v>
+      </c>
+      <c r="D223" t="s">
+        <v>97</v>
+      </c>
+      <c r="E223" t="s">
+        <v>581</v>
+      </c>
+      <c r="F223" t="s">
+        <v>575</v>
+      </c>
+      <c r="G223" t="s">
+        <v>14</v>
+      </c>
+      <c r="H223">
+        <v>2025</v>
+      </c>
+      <c r="I223" t="s">
+        <v>582</v>
+      </c>
+      <c r="J223" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C224" t="s">
+        <v>559</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>584</v>
+      </c>
+      <c r="F224" t="s">
+        <v>585</v>
+      </c>
+      <c r="G224" t="s">
+        <v>40</v>
+      </c>
+      <c r="H224">
+        <v>2025</v>
+      </c>
+      <c r="I224" t="s">
+        <v>586</v>
+      </c>
+      <c r="J224" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C225" t="s">
+        <v>559</v>
+      </c>
+      <c r="D225" t="s">
+        <v>97</v>
+      </c>
+      <c r="E225" t="s">
+        <v>588</v>
+      </c>
+      <c r="F225" t="s">
+        <v>589</v>
+      </c>
+      <c r="G225" t="s">
+        <v>14</v>
+      </c>
+      <c r="H225">
+        <v>2025</v>
+      </c>
+      <c r="I225" t="s">
+        <v>590</v>
+      </c>
+      <c r="J225" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226">
+        <v>198712292019031011</v>
+      </c>
+      <c r="C226" t="s">
+        <v>559</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>592</v>
+      </c>
+      <c r="F226" t="s">
+        <v>593</v>
+      </c>
+      <c r="G226" t="s">
+        <v>14</v>
+      </c>
+      <c r="H226">
+        <v>2025</v>
+      </c>
+      <c r="I226" t="s">
+        <v>594</v>
+      </c>
+      <c r="J226" t="s">
+        <v>595</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">